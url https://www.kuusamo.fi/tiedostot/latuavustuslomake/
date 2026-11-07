--- v0 (2026-04-19)
+++ v1 (2026-11-07)
@@ -1819,53 +1819,52 @@
               </w:rPr>
               <w:t>Hakemukseen on liitettävä kartta, johon on kuvattu avustettava latu.</w:t>
             </w:r>
             <w:r w:rsidR="00927E5B" w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC2159" w:rsidRPr="009E090D" w14:paraId="2BD0F5F7" w14:textId="77777777" w:rsidTr="000A5E71">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="158E6FB6" w14:textId="7E9E46EF" w:rsidR="00BC2159" w:rsidRPr="000A5E71" w:rsidRDefault="00BC2159" w:rsidP="003B68F4">
+          <w:p w14:paraId="158E6FB6" w14:textId="52A9C6F1" w:rsidR="00BC2159" w:rsidRPr="000A5E71" w:rsidRDefault="00BC2159" w:rsidP="003B68F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Retkilatu</w:t>
             </w:r>
             <w:r w:rsidR="00BF7A4E" w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (vko 8 alkaen)</w:t>
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
@@ -1976,57 +1975,57 @@
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00794D71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00943FBA">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00B83DA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> €</w:t>
             </w:r>
             <w:r w:rsidR="00BF7A4E" w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
@@ -2181,51 +2180,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> €.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="146054B0" w14:textId="77777777" w:rsidR="00BC2159" w:rsidRPr="000A5E71" w:rsidRDefault="00BC2159" w:rsidP="003B68F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E9DA6EC" w14:textId="39D994AC" w:rsidR="00BC2159" w:rsidRPr="000A5E71" w:rsidRDefault="00BC2159" w:rsidP="00907510">
+          <w:p w14:paraId="4E9DA6EC" w14:textId="0457E767" w:rsidR="00BC2159" w:rsidRPr="000A5E71" w:rsidRDefault="00BC2159" w:rsidP="00907510">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Retkilatu </w:t>
             </w:r>
             <w:r w:rsidR="00BF7A4E" w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">(koko kausi)    </w:t>
             </w:r>
             <w:r w:rsidR="000A5E71">
               <w:rPr>
@@ -2328,65 +2327,57 @@
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> km </w:t>
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
-            <w:r w:rsidR="00563DD8" w:rsidRPr="000A5E71">
-[...13 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B83DA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>82</w:t>
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> €</w:t>
             </w:r>
             <w:r w:rsidR="00BF7A4E" w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
@@ -3173,51 +3164,50 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>kaupunki täyttää</w:t>
             </w:r>
             <w:r w:rsidR="00274E64" w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC2159" w:rsidRPr="009E090D" w14:paraId="74577D13" w14:textId="77777777" w:rsidTr="000A5E71">
         <w:trPr>
           <w:trHeight w:val="986"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22418166" w14:textId="77777777" w:rsidR="00BC2159" w:rsidRPr="000A5E71" w:rsidRDefault="00BC2159" w:rsidP="003B68F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4476,90 +4466,90 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="00CC087E" w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
             <w:r w:rsidR="00793D17" w:rsidRPr="000A5E71">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03444B1D" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
+    <w:p w14:paraId="03444B1D" w14:textId="24242FFF" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5E71">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LATUJEN JA LIIKUNTAPAIKKOJEN KUNNOSSAPITO- JA AVUSTUSPERIAATTEET TALVIKAUDELLA 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D6C21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000A5E71">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D6C21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E024DB5" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="696BFF1B" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="00C27B90" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -4797,51 +4787,51 @@
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Retkiladut ja kyläladut kunnossapidettynä ja hiihdettävissä</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>, indeksitarkastetut taksat:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="123814B0" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0C7E650E" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
+                          <w:p w14:paraId="0C7E650E" w14:textId="21B520BC" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000A5E71">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>viikolta 8 kauden loppuun</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4854,119 +4844,127 @@
                             </w:r>
                             <w:r w:rsidRPr="000A5E71">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="000A5E71">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>kausiavustus 1</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>54</w:t>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003D6C21">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
                             </w:r>
                             <w:r w:rsidRPr="000A5E71">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> € / reittikilometri. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="67F777A4" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="00ED503B" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
+                          <w:p w14:paraId="67F777A4" w14:textId="04D3DB44" w:rsidR="00943FBA" w:rsidRPr="00ED503B" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000A5E71">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>koko kauden</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
                             <w:r w:rsidRPr="000A5E71">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="000A5E71">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>kausiavustus 27</w:t>
+                              <w:t>kausiavustus 2</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="003D6C21">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>82</w:t>
                             </w:r>
                             <w:r w:rsidRPr="000A5E71">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> € / reittikilometri</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1BB5B934" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="002206CB" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
@@ -5061,51 +5059,51 @@
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Retkiladut ja kyläladut kunnossapidettynä ja hiihdettävissä</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>, indeksitarkastetut taksat:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="123814B0" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0C7E650E" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
+                    <w:p w14:paraId="0C7E650E" w14:textId="21B520BC" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000A5E71">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>viikolta 8 kauden loppuun</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5118,119 +5116,127 @@
                       </w:r>
                       <w:r w:rsidRPr="000A5E71">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="000A5E71">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>kausiavustus 1</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>54</w:t>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003D6C21">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
                       </w:r>
                       <w:r w:rsidRPr="000A5E71">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> € / reittikilometri. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="67F777A4" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="00ED503B" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
+                    <w:p w14:paraId="67F777A4" w14:textId="04D3DB44" w:rsidR="00943FBA" w:rsidRPr="00ED503B" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000A5E71">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>koko kauden</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
                       <w:r w:rsidRPr="000A5E71">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="000A5E71">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>kausiavustus 27</w:t>
+                        <w:t>kausiavustus 2</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="003D6C21">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>82</w:t>
                       </w:r>
                       <w:r w:rsidRPr="000A5E71">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> € / reittikilometri</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1BB5B934" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="002206CB" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
@@ -5371,69 +5377,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Huom! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E72D36" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="006E2C88" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">latureitin pituuteen ei lasketa saman latu-uran tai </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> edestakaista osuutta.</w:t>
+        <w:t>latureitin pituuteen ei lasketa saman latu-uran tai paanan edestakaista osuutta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BE5B03" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5E71">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">koko kausi tarkoittaa kautta, joka alkaa latujen pohjustamisella heti olosuhteiden niin salliessa ja päättyen keväällä latupohjien sulamiseen. </w:t>
       </w:r>
@@ -5449,110 +5437,162 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5E71">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ladun ylläpitäjä vastaa paikallisesta latutiedotuksesta ja latujen turvallisuudesta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7549CD92" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B6054D9" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="0020319E" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
+    <w:p w14:paraId="2B6054D9" w14:textId="7105F496" w:rsidR="00943FBA" w:rsidRPr="0020319E" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Latuavustuksen hakuaika 30.11.2025 mennessä</w:t>
+        <w:t>Latuavustuksen hakuaika 30.11.202</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020319E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mennessä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A3D795" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="0020319E" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
+    <w:p w14:paraId="29A3D795" w14:textId="7C0A9851" w:rsidR="00943FBA" w:rsidRPr="0020319E" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Latuavustushakemukset tulee jättää Yhdyskuntatekniikan toimialalle 30.11.2025 mennessä</w:t>
+        <w:t>Latuavustushakemukset tulee jättää Yhdyskuntatekniikan toimialalle 30.11.202</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020319E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mennessä</w:t>
       </w:r>
       <w:r w:rsidRPr="002206CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> H</w:t>
       </w:r>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>akemuksessa esitetyt latureitit käsitellään hakuajan jälkeen ja avustuspäätös tehdään joulukuun 2025 aikana.</w:t>
+        <w:t>akemuksessa esitetyt latureitit käsitellään hakuajan jälkeen ja avustuspäätös tehdään joulukuun 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020319E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>aikana.</w:t>
       </w:r>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myöhässä tulleita lomakkeita ei käsitellä</w:t>
       </w:r>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D92454D" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -5569,121 +5609,121 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Korvaus maksuun kauden jälkeen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ajopäiväkirjaa vastaan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1CAAF4" w14:textId="77777777" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
+    <w:p w14:paraId="2B1CAAF4" w14:textId="35C3825F" w:rsidR="00943FBA" w:rsidRPr="000A5E71" w:rsidRDefault="00943FBA" w:rsidP="00943FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="000A5E71">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">atuavustusmaksun maksamisen ehtona on </w:t>
       </w:r>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>kauden lopuksi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, viimeistään</w:t>
       </w:r>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D6C21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.5.202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D6C21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0020319E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> mennessä Yhdyskuntatekniikan toimialalle toimitettu kopio ajopäiväkirjasta kunnostuksen ajalta. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00773CC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>äätöksen perusteella tapahtuva korvaus maksetaan kauden päättymisen jälkeen.</w:t>
       </w:r>
@@ -5827,58 +5867,58 @@
     </w:p>
     <w:p w14:paraId="76917F4E" w14:textId="77777777" w:rsidR="00D1340D" w:rsidRPr="000A5E71" w:rsidRDefault="00D1340D" w:rsidP="00943FBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D1340D" w:rsidRPr="000A5E71" w:rsidSect="00B20D30">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71DA2E45" w14:textId="77777777" w:rsidR="00FE43C1" w:rsidRDefault="00FE43C1">
+    <w:p w14:paraId="458129CF" w14:textId="77777777" w:rsidR="00C811EE" w:rsidRDefault="00C811EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30058CC0" w14:textId="77777777" w:rsidR="00FE43C1" w:rsidRDefault="00FE43C1">
+    <w:p w14:paraId="02563ED8" w14:textId="77777777" w:rsidR="00C811EE" w:rsidRDefault="00C811EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6028,58 +6068,58 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BF7A4E" w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>93601 KUUSAMO</w:t>
     </w:r>
     <w:r w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A4BDA53" w14:textId="77777777" w:rsidR="00FE43C1" w:rsidRDefault="00FE43C1">
+    <w:p w14:paraId="1634D221" w14:textId="77777777" w:rsidR="00C811EE" w:rsidRDefault="00C811EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40FA8276" w14:textId="77777777" w:rsidR="00FE43C1" w:rsidRDefault="00FE43C1">
+    <w:p w14:paraId="2A40C8A6" w14:textId="77777777" w:rsidR="00C811EE" w:rsidRDefault="00C811EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="669ECC85" w14:textId="77777777" w:rsidR="00AF6633" w:rsidRPr="000A5E71" w:rsidRDefault="00FE43C1" w:rsidP="00D34A1C">
     <w:pPr>
       <w:ind w:left="3912"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="24"/>
@@ -6344,51 +6384,51 @@
     <w:r w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009E090D" w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>YHDYSKUNTATEKNIIKKA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6F7073AF" w14:textId="10D84128" w:rsidR="00D34A1C" w:rsidRPr="000A5E71" w:rsidRDefault="00F37671" w:rsidP="00F37671">
+  <w:p w14:paraId="6F7073AF" w14:textId="3E64E14A" w:rsidR="00D34A1C" w:rsidRPr="000A5E71" w:rsidRDefault="00F37671" w:rsidP="00F37671">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A5E71">
       <w:rPr>
@@ -6398,91 +6438,98 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00646639" w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Hakemus palautetaan </w:t>
     </w:r>
     <w:r w:rsidR="00B731CE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>30</w:t>
     </w:r>
     <w:r w:rsidR="008A02CB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>.11.2025</w:t>
+      <w:t>.11.202</w:t>
     </w:r>
-    <w:r w:rsidR="00646639" w:rsidRPr="000A5E71">
+    <w:r w:rsidR="004B651B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
       </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00646639" w:rsidRPr="000A5E71">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:t xml:space="preserve"> mennessä</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4812EC9F" w14:textId="3C0D1FB4" w:rsidR="00E12FB6" w:rsidRPr="000A5E71" w:rsidRDefault="00441D90" w:rsidP="00F37671">
+  <w:p w14:paraId="4812EC9F" w14:textId="30B0D29A" w:rsidR="00E12FB6" w:rsidRPr="000A5E71" w:rsidRDefault="00441D90" w:rsidP="00F37671">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="002206CB">
+    <w:r w:rsidR="004B651B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:szCs w:val="18"/>
-[...1 lines deleted...]
-      <w:t>Arimo Rainaho</w:t>
+      </w:rPr>
+      <w:t>Niina Tarvainen</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="002206CB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>PL 9, 93601 Kuusamo</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="190C66E8" w14:textId="657E635A" w:rsidR="00F37671" w:rsidRPr="00441D90" w:rsidRDefault="00F37671" w:rsidP="00441D90">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A5E71">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7092,217 +7139,224 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="197082545">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="67197266">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1431850909">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1351494350">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1697195759">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE43C1"/>
     <w:rsid w:val="00004AA9"/>
     <w:rsid w:val="00012BDE"/>
     <w:rsid w:val="000142C1"/>
     <w:rsid w:val="0005110B"/>
     <w:rsid w:val="00076612"/>
     <w:rsid w:val="000A5E71"/>
     <w:rsid w:val="000C0A7E"/>
     <w:rsid w:val="000F2D83"/>
     <w:rsid w:val="000F3A75"/>
     <w:rsid w:val="001120D4"/>
     <w:rsid w:val="001141EE"/>
     <w:rsid w:val="001938B8"/>
     <w:rsid w:val="001943E3"/>
     <w:rsid w:val="00196652"/>
     <w:rsid w:val="001973B2"/>
     <w:rsid w:val="001D2593"/>
     <w:rsid w:val="001F4DA9"/>
     <w:rsid w:val="0022082F"/>
     <w:rsid w:val="00221046"/>
     <w:rsid w:val="00227495"/>
     <w:rsid w:val="00243E6F"/>
     <w:rsid w:val="00254176"/>
     <w:rsid w:val="00274E64"/>
     <w:rsid w:val="002848C9"/>
     <w:rsid w:val="002938BF"/>
     <w:rsid w:val="002B20A4"/>
     <w:rsid w:val="002B6A6E"/>
     <w:rsid w:val="002C2682"/>
     <w:rsid w:val="002E375E"/>
+    <w:rsid w:val="002F43E4"/>
     <w:rsid w:val="00303F2D"/>
     <w:rsid w:val="00325604"/>
     <w:rsid w:val="00327C5F"/>
     <w:rsid w:val="003371C1"/>
     <w:rsid w:val="00342253"/>
     <w:rsid w:val="00350DAD"/>
     <w:rsid w:val="003566BB"/>
     <w:rsid w:val="00356A87"/>
     <w:rsid w:val="003611D8"/>
     <w:rsid w:val="003A7D78"/>
     <w:rsid w:val="003B65D9"/>
+    <w:rsid w:val="003D6C21"/>
     <w:rsid w:val="003F2E7C"/>
     <w:rsid w:val="003F4829"/>
     <w:rsid w:val="00430732"/>
     <w:rsid w:val="00436B08"/>
     <w:rsid w:val="00441D90"/>
     <w:rsid w:val="0045568F"/>
+    <w:rsid w:val="004B651B"/>
     <w:rsid w:val="004C194F"/>
     <w:rsid w:val="004E4756"/>
     <w:rsid w:val="00503DCC"/>
     <w:rsid w:val="00505680"/>
     <w:rsid w:val="005277DC"/>
     <w:rsid w:val="0053723B"/>
     <w:rsid w:val="00546548"/>
     <w:rsid w:val="00563DD8"/>
     <w:rsid w:val="00575865"/>
     <w:rsid w:val="00581020"/>
     <w:rsid w:val="005A3CD9"/>
     <w:rsid w:val="005C4F4B"/>
     <w:rsid w:val="005D66D8"/>
     <w:rsid w:val="0062054E"/>
     <w:rsid w:val="00627841"/>
     <w:rsid w:val="00646639"/>
     <w:rsid w:val="00672377"/>
     <w:rsid w:val="00680B33"/>
     <w:rsid w:val="006B06F6"/>
     <w:rsid w:val="006C25E6"/>
     <w:rsid w:val="006D22E3"/>
     <w:rsid w:val="006E74C6"/>
     <w:rsid w:val="0070525A"/>
     <w:rsid w:val="00740ABA"/>
     <w:rsid w:val="00757E51"/>
     <w:rsid w:val="00763E36"/>
     <w:rsid w:val="00793D17"/>
     <w:rsid w:val="00794D71"/>
     <w:rsid w:val="007A0C54"/>
+    <w:rsid w:val="007E0719"/>
     <w:rsid w:val="0083417C"/>
+    <w:rsid w:val="00844510"/>
     <w:rsid w:val="0087425A"/>
     <w:rsid w:val="00891671"/>
     <w:rsid w:val="008A02CB"/>
     <w:rsid w:val="008A04B3"/>
     <w:rsid w:val="008A4FEA"/>
     <w:rsid w:val="008A73FC"/>
     <w:rsid w:val="008E65A5"/>
     <w:rsid w:val="0090336B"/>
     <w:rsid w:val="009061AE"/>
     <w:rsid w:val="00907510"/>
     <w:rsid w:val="00913FC1"/>
     <w:rsid w:val="0092015E"/>
     <w:rsid w:val="009242BB"/>
     <w:rsid w:val="00927E5B"/>
     <w:rsid w:val="009310D3"/>
     <w:rsid w:val="00943FBA"/>
     <w:rsid w:val="00960642"/>
     <w:rsid w:val="00967214"/>
     <w:rsid w:val="0098016D"/>
     <w:rsid w:val="00980A3E"/>
     <w:rsid w:val="009C5459"/>
     <w:rsid w:val="009D7A4C"/>
     <w:rsid w:val="009E090D"/>
     <w:rsid w:val="00A2629B"/>
     <w:rsid w:val="00A57EF9"/>
     <w:rsid w:val="00A66581"/>
     <w:rsid w:val="00A72114"/>
     <w:rsid w:val="00A81C32"/>
     <w:rsid w:val="00A87909"/>
     <w:rsid w:val="00A87AFE"/>
     <w:rsid w:val="00AC4228"/>
     <w:rsid w:val="00AC5DC8"/>
     <w:rsid w:val="00AD10AD"/>
     <w:rsid w:val="00AE2266"/>
     <w:rsid w:val="00AE63A5"/>
     <w:rsid w:val="00AF1394"/>
     <w:rsid w:val="00AF6633"/>
     <w:rsid w:val="00B10450"/>
     <w:rsid w:val="00B20D30"/>
     <w:rsid w:val="00B34464"/>
     <w:rsid w:val="00B35558"/>
     <w:rsid w:val="00B671FC"/>
     <w:rsid w:val="00B731CE"/>
     <w:rsid w:val="00B82B88"/>
+    <w:rsid w:val="00B83DA9"/>
     <w:rsid w:val="00BB17D5"/>
     <w:rsid w:val="00BC2159"/>
     <w:rsid w:val="00BC30ED"/>
     <w:rsid w:val="00BD5C39"/>
     <w:rsid w:val="00BE12E7"/>
     <w:rsid w:val="00BE2528"/>
     <w:rsid w:val="00BF7A4E"/>
     <w:rsid w:val="00C36951"/>
     <w:rsid w:val="00C40D55"/>
+    <w:rsid w:val="00C811EE"/>
     <w:rsid w:val="00C851EC"/>
     <w:rsid w:val="00C93603"/>
     <w:rsid w:val="00CB368D"/>
     <w:rsid w:val="00CC087E"/>
     <w:rsid w:val="00CC2BC8"/>
     <w:rsid w:val="00CD7848"/>
     <w:rsid w:val="00CE5E5B"/>
     <w:rsid w:val="00D1340D"/>
+    <w:rsid w:val="00D134A9"/>
     <w:rsid w:val="00D13A1C"/>
     <w:rsid w:val="00D17403"/>
     <w:rsid w:val="00D20264"/>
     <w:rsid w:val="00D23350"/>
     <w:rsid w:val="00D240E7"/>
     <w:rsid w:val="00D26876"/>
     <w:rsid w:val="00D34A1C"/>
     <w:rsid w:val="00D812A5"/>
     <w:rsid w:val="00DB4FE3"/>
     <w:rsid w:val="00DC2B3A"/>
     <w:rsid w:val="00DE45F9"/>
     <w:rsid w:val="00DF6712"/>
     <w:rsid w:val="00E12FB6"/>
     <w:rsid w:val="00E55F31"/>
     <w:rsid w:val="00E564C9"/>
     <w:rsid w:val="00E567F5"/>
     <w:rsid w:val="00E57669"/>
     <w:rsid w:val="00EC3B8D"/>
     <w:rsid w:val="00ED503B"/>
     <w:rsid w:val="00EE2D25"/>
     <w:rsid w:val="00F01829"/>
     <w:rsid w:val="00F10E30"/>
     <w:rsid w:val="00F27E0D"/>
     <w:rsid w:val="00F37671"/>
     <w:rsid w:val="00F50233"/>
@@ -7310,53 +7364,53 @@
     <w:rsid w:val="00F72D1B"/>
     <w:rsid w:val="00F820DA"/>
     <w:rsid w:val="00F83506"/>
     <w:rsid w:val="00FB632C"/>
     <w:rsid w:val="00FD02AC"/>
     <w:rsid w:val="00FD5A64"/>
     <w:rsid w:val="00FE43C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7D6E752F"/>
   <w15:docId w15:val="{A3DB0A43-B26D-4690-A56E-38B10E4DEB05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8152,52 +8206,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C796FDDD-FD80-4B93-9B6E-83D3AF095583}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Lomakepohja</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>345</Words>
-  <Characters>3462</Characters>
+  <Words>418</Words>
+  <Characters>3389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kuusamon kaupunki</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3800</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>