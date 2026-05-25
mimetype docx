--- v0 (2026-04-23)
+++ v1 (2026-05-25)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4412"/>
         <w:gridCol w:w="5902"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D1D6B" w:rsidRPr="0045656E" w14:paraId="3E50B938" w14:textId="77777777" w:rsidTr="0045656E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4412" w:type="dxa"/>
@@ -649,58 +649,58 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Valinta1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B4A0C">
+      <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="008B4A0C">
+      <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> toiminnan aloittamista</w:t>
       </w:r>
       <w:r w:rsidR="00AF12B3">
         <w:rPr>
@@ -715,58 +715,58 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Valinta2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B4A0C">
+      <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="008B4A0C">
+      <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006677AD">
         <w:rPr>
@@ -818,58 +818,58 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Valinta1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00B0762C" w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B4A0C">
+      <w:r w:rsidR="00B0762C" w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="008B4A0C">
+      <w:r w:rsidR="00B0762C" w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B0762C" w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B0762C" w:rsidRPr="00E63704">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> muu</w:t>
       </w:r>
       <w:r w:rsidR="00B0762C">
         <w:rPr>
@@ -1882,51 +1882,69 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DF3F3EA" w14:textId="77777777" w:rsidR="00141B9C" w:rsidRPr="0045656E" w:rsidRDefault="00141B9C" w:rsidP="00141B9C">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Uuden toiminnan arvioitu aloittamis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">ajankohta (pvm) </w:t>
+              <w:t>ajankohta (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pvm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22E14149" w14:textId="77777777" w:rsidR="00141B9C" w:rsidRPr="0028505B" w:rsidRDefault="00141B9C" w:rsidP="00762BBB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Kuvaus </w:t>
             </w:r>
             <w:r w:rsidRPr="007B43AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -1980,51 +1998,69 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CC8469B" w14:textId="77777777" w:rsidR="00141B9C" w:rsidRPr="0045656E" w:rsidRDefault="00141B9C" w:rsidP="00141B9C">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Toiminnan olennaisen muuttamisen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> arvioitu ajankohta (pvm)</w:t>
+              <w:t xml:space="preserve"> arvioitu ajankohta (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pvm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A499DE0" w14:textId="77777777" w:rsidR="00141B9C" w:rsidRPr="0045656E" w:rsidRDefault="00141B9C" w:rsidP="00762BBB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2104,58 +2140,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Omavalvontasuunnitelma </w:t>
             </w:r>
             <w:r w:rsidRPr="005C031C">
               <w:rPr>
@@ -2180,58 +2216,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Omavalvontasuunnitelma laaditaan </w:t>
             </w:r>
             <w:r w:rsidR="00762BBB">
               <w:rPr>
@@ -2271,58 +2307,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Omavalvontasuunnitelman laadinnassa on käytetty toimialan laatimaa hyvän käytännön ohjetta, mitä?</w:t>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
@@ -2587,58 +2623,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="009F08D1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F27EA9" w:rsidRPr="009F08D1">
               <w:rPr>
@@ -2675,58 +2711,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="009F08D1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00233A94" w:rsidRPr="009F08D1">
@@ -2788,58 +2824,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="009F08D1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009F08D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F27EA9" w:rsidRPr="009F08D1">
               <w:rPr>
@@ -3091,58 +3127,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
@@ -3185,58 +3221,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
@@ -3279,58 +3315,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kahvilatoiminta </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F5E89BD" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00CF0F40">
@@ -3365,80 +3401,98 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pubitoiminta, vain juomatarjoilua tai vähäistä elintarviketarjoilua (eli snacksejä yms.)</w:t>
+              <w:t xml:space="preserve"> Pubitoiminta, vain juomatarjoilua tai vähäistä elintarviketarjoilua (eli </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00635E87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>snacksejä</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00635E87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yms.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CDB408F" w14:textId="77777777" w:rsidR="00DC763B" w:rsidRPr="004C77B4" w:rsidRDefault="00DC763B" w:rsidP="00846807">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52485EA7" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRPr="004C77B4" w:rsidRDefault="00E256C3" w:rsidP="00846807">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -3739,58 +3793,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F27EA9">
               <w:rPr>
@@ -3828,58 +3882,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3938,58 +3992,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F27EA9">
               <w:rPr>
@@ -4048,58 +4102,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4477,58 +4531,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Myllytoiminta</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="721A92CD" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00CF0F40">
@@ -4563,58 +4617,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008157CF">
               <w:rPr>
@@ -4654,58 +4708,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ruoka- ja kahvileipien valmistus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6247BEAA" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00CF0F40">
@@ -4735,58 +4789,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Muiden viljatuotteiden valmistus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4865,58 +4919,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kasvis-, marja- ja hedelmätuotteiden valmistus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26FE4B9D" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00CF0F40">
@@ -4945,58 +4999,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pakkaamotoiminta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5431,58 +5485,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00673463">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC35AD">
@@ -5714,58 +5768,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00673463">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00673463">
@@ -5798,58 +5852,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00673463">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Juusto</w:t>
             </w:r>
             <w:r w:rsidR="004C77B4">
               <w:rPr>
@@ -5878,58 +5932,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00673463">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Voi ja ravintorasvat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BC4E35E" w14:textId="77777777" w:rsidR="00AC35AD" w:rsidRPr="00673463" w:rsidRDefault="00AC35AD" w:rsidP="00AC35AD">
@@ -5950,58 +6004,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00673463">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jäätelö</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B538508" w14:textId="77777777" w:rsidR="00AC35AD" w:rsidRDefault="00AC35AD" w:rsidP="00AC35AD">
@@ -6020,58 +6074,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00673463">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00673463">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Muu maitotuotteiden valmistus, mikä </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E2375B9" w14:textId="77777777" w:rsidR="00AC35AD" w:rsidRDefault="00AC35AD" w:rsidP="00AC35AD">
@@ -6310,58 +6364,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00AC35AD" w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidR="00AC35AD" w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AC35AD" w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AC35AD" w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A387C42" w14:textId="77777777" w:rsidR="00AC35AD" w:rsidRDefault="004C77B4" w:rsidP="004C77B4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -6381,58 +6435,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E256C3" w:rsidRPr="0045656E" w14:paraId="15DDD8A4" w14:textId="77777777" w:rsidTr="00DF479A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="54" w:type="dxa"/>
           <w:trHeight w:val="1746"/>
         </w:trPr>
         <w:tc>
@@ -6499,58 +6553,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00141B9C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00141B9C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00141B9C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00141B9C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00141B9C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> liha- ja kalatuotteiden valmistus asiakkaan omistamasta lihasta tai kalasta</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5837D0DB" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRPr="00141B9C" w:rsidRDefault="00E256C3" w:rsidP="00DF479A">
@@ -6942,58 +6996,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yhdistelmätuotteiden valmistus (tuote, joka sisältää jalostettuja eläimistä saatavia ja kasvisperäisiä elintarvikkeita, esim. pizza, valmisateria)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="034A4120" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00814F6D">
@@ -7025,58 +7079,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Makeisten valmistus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71840C9D" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00814F6D">
@@ -7108,58 +7162,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Juomien valmistus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="745613D5" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00814F6D">
@@ -7195,58 +7249,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00635E87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Muu valmistus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7699,58 +7753,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00814F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7825,58 +7879,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00814F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Muiden kuin eläimistä saatavien elintarvikkeiden varastointi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044EB45D" w14:textId="77777777" w:rsidR="000F1A18" w:rsidRDefault="000F1A18" w:rsidP="00814F6D">
@@ -7911,58 +7965,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00814F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Elintarvikkeiden pakastaminen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3054EAA2" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="007C69D5">
@@ -7997,58 +8051,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00814F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Elintarvikkeiden pak</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8437,58 +8491,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00814F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Elintarvikkeiden kuljetus</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46E7F">
               <w:rPr>
@@ -8531,58 +8585,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00814F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Elintarvikkeiden pakastekuljetus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB587C9" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00814F6D">
@@ -8617,58 +8671,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00814F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Elintarvikkeiden kuljetus jäähdytettynä</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6590885E" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00814F6D">
@@ -8703,58 +8757,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00814F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Elintarvikkeiden kuljetus lämpimänä</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61D64E5C" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRPr="003F0A02" w:rsidRDefault="00E256C3" w:rsidP="00A0784E">
@@ -9165,81 +9219,91 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00B50022">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> siipikarjan tai tarhatun kanin teurastus ja lihan leikkaaminen (max</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> siipikarjan tai tarhatun kanin teurastus ja lihan leikkaaminen (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B50022">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>max</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 000 eläintä/v)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16E176BC" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRPr="00B50022" w:rsidRDefault="00E256C3" w:rsidP="00054810">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="40"/>
               <w:ind w:left="567"/>
               <w:rPr>
@@ -9253,58 +9317,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00B50022">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> poron teurastus sekä poronlihan leikkaaminen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6294BEBF" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRDefault="00E256C3" w:rsidP="00241A6F">
@@ -9325,58 +9389,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00B50022">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B50022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> poro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9404,147 +9468,165 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00241A6F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Luonnonvaraisten hirvieläinten, jänisten, kanien ja riistalintujen lihan toimittaminen tarkastamattomana paikalliseen vähittäismyyntiin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(max. 1000 jänistä tai kania, 3000 lintua, 10 hirveä, 30 peuraa ja 50 metsäkaurista)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>max</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. 1000 jänistä tai kania, 3000 lintua, 10 hirveä, 30 peuraa ja 50 metsäkaurista)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B061BEA" w14:textId="77777777" w:rsidR="00E256C3" w:rsidRPr="00241A6F" w:rsidRDefault="00E256C3" w:rsidP="00054810">
             <w:pPr>
               <w:spacing w:before="60" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="0045656E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0045656E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9588,57 +9670,57 @@
             <w:r w:rsidRPr="00155DB8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00155DB8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00155DB8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="00155DB8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00155DB8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00155DB8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00241A6F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11132,58 +11214,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Valinta45"/>
             <w:r w:rsidRPr="007B28BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="007B28BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B28BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007B28BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="007B28BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> kyllä</w:t>
             </w:r>
             <w:r w:rsidRPr="007B28BC">
@@ -11199,58 +11281,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Valinta46"/>
             <w:r w:rsidRPr="007B28BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008B4A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="008B4A0C">
+            <w:r w:rsidRPr="007B28BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B28BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007B28BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="007B28BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> ei</w:t>
             </w:r>
           </w:p>
@@ -11870,70 +11952,70 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EC6F508" w14:textId="77777777" w:rsidR="00AF108F" w:rsidRDefault="00AF108F" w:rsidP="00D95CC1">
       <w:pPr>
         <w:spacing w:before="60" w:after="40"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF108F" w:rsidSect="000D1D6B">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="601" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="08A09576" w14:textId="77777777" w:rsidR="00AF50B4" w:rsidRDefault="00AF50B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="78B6E244" w14:textId="77777777" w:rsidR="00AF50B4" w:rsidRDefault="00AF50B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -11944,57 +12026,57 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10456" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10456"/>
     </w:tblGrid>
     <w:tr w:rsidR="002F6901" w:rsidRPr="0045656E" w14:paraId="3656A60F" w14:textId="77777777" w:rsidTr="00DD5FC8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10456" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="302FD6F8" w14:textId="77777777" w:rsidR="002F6901" w:rsidRPr="0045656E" w:rsidRDefault="002F6901" w:rsidP="004C67AE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
@@ -12004,51 +12086,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TaulukkoRuudukko"/>
       <w:tblW w:w="10456" w:type="dxa"/>
       <w:tblBorders>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2614"/>
       <w:gridCol w:w="2614"/>
       <w:gridCol w:w="2614"/>
       <w:gridCol w:w="2614"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002F6901" w:rsidRPr="0044560D" w14:paraId="52E4CEFF" w14:textId="77777777" w:rsidTr="0047115C">
+    <w:tr w:rsidR="002F6901" w:rsidRPr="0044560D" w14:paraId="52E4CEFF" w14:textId="77777777" w:rsidTr="2A333B95">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2614" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="352D6F9B" w14:textId="77777777" w:rsidR="002F6901" w:rsidRPr="0029503A" w:rsidRDefault="002F6901" w:rsidP="00DD5FC8">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0029503A">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Postiosoite</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2B1F6533" w14:textId="77777777" w:rsidR="0029503A" w:rsidRPr="0029503A" w:rsidRDefault="0029503A" w:rsidP="00DD5FC8">
           <w:pPr>
@@ -12112,51 +12194,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2614" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2CF1CA26" w14:textId="77777777" w:rsidR="002F6901" w:rsidRPr="0029503A" w:rsidRDefault="002F6901" w:rsidP="00DD5FC8">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0029503A">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Valvontayksikköön kuuluvat kunnat</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="002F6901" w:rsidRPr="0044560D" w14:paraId="20FC1798" w14:textId="77777777" w:rsidTr="0047115C">
+    <w:tr w:rsidR="002F6901" w:rsidRPr="0044560D" w14:paraId="20FC1798" w14:textId="77777777" w:rsidTr="2A333B95">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2614" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2EE5F982" w14:textId="77777777" w:rsidR="002F6901" w:rsidRDefault="002F6901" w:rsidP="00DD5FC8">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Kuusamon kaupunki</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="47A1C725" w14:textId="77777777" w:rsidR="002F6901" w:rsidRDefault="002F6901" w:rsidP="00DD5FC8">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
@@ -12168,67 +12250,67 @@
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Terveysvalvonta</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2461A4E5" w14:textId="77777777" w:rsidR="002F6901" w:rsidRDefault="002F6901" w:rsidP="00DD5FC8">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>PL 9, 93601 Kuusamo</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="50FF9F7C" w14:textId="77777777" w:rsidR="002F6901" w:rsidRPr="0044560D" w:rsidRDefault="008B4A0C" w:rsidP="00DD5FC8">
+        <w:p w14:paraId="50FF9F7C" w14:textId="61FED879" w:rsidR="002F6901" w:rsidRPr="0044560D" w:rsidRDefault="2A333B95" w:rsidP="00DD5FC8">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidR="002F6901">
+          <w:hyperlink r:id="rId1">
+            <w:r w:rsidRPr="2A333B95">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>ymparisto@kuusamo.fi</w:t>
+              <w:t>terveysvalvonta@kuusamo.fi</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2614" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="79963E05" w14:textId="77777777" w:rsidR="002F6901" w:rsidRDefault="002F6901" w:rsidP="00DD5FC8">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Keskuskuja 6</w:t>
           </w:r>
         </w:p>
@@ -12402,70 +12484,70 @@
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0221E2BC" w14:textId="77777777" w:rsidR="002F6901" w:rsidRDefault="002F6901"/>
   <w:p w14:paraId="690408D5" w14:textId="77777777" w:rsidR="002F6901" w:rsidRPr="001541F7" w:rsidRDefault="002F6901" w:rsidP="001541F7">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6AF83EE6" w14:textId="77777777" w:rsidR="00AF50B4" w:rsidRDefault="00AF50B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0C08A9EB" w14:textId="77777777" w:rsidR="00AF50B4" w:rsidRDefault="00AF50B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AC0BF8C" w14:textId="77777777" w:rsidR="002F6901" w:rsidRDefault="002F6901" w:rsidP="000D1D6B">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Sivunumero"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000D1D6B">
       <w:rPr>
         <w:rStyle w:val="Sivunumero"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000D1D6B">
       <w:rPr>
         <w:rStyle w:val="Sivunumero"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -12513,51 +12595,51 @@
     </w:r>
     <w:r w:rsidRPr="000D1D6B">
       <w:rPr>
         <w:rStyle w:val="Sivunumero"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F813C1E" w14:textId="77777777" w:rsidR="002F6901" w:rsidRDefault="002F6901" w:rsidP="000D1D6B">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Sivunumero"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18F523CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4BEF52C"/>
     <w:lvl w:ilvl="0" w:tplc="52309658">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13099,167 +13181,170 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7064" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1834375635">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1241212670">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1217739057">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="818810892">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="264509097">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C96637"/>
     <w:rsid w:val="00001EBA"/>
     <w:rsid w:val="000069EA"/>
     <w:rsid w:val="00006FBC"/>
     <w:rsid w:val="00023C4D"/>
+    <w:rsid w:val="00050B87"/>
     <w:rsid w:val="00051643"/>
     <w:rsid w:val="0005229C"/>
     <w:rsid w:val="000533EE"/>
     <w:rsid w:val="000539E7"/>
     <w:rsid w:val="00053A2B"/>
     <w:rsid w:val="00054810"/>
     <w:rsid w:val="00056F29"/>
     <w:rsid w:val="0005793D"/>
     <w:rsid w:val="00064126"/>
     <w:rsid w:val="00067A91"/>
     <w:rsid w:val="000712BB"/>
     <w:rsid w:val="00071A8E"/>
     <w:rsid w:val="000721AE"/>
     <w:rsid w:val="000734D1"/>
     <w:rsid w:val="000844A0"/>
     <w:rsid w:val="00084FEF"/>
     <w:rsid w:val="00094BE9"/>
     <w:rsid w:val="000A721B"/>
     <w:rsid w:val="000B0A4B"/>
     <w:rsid w:val="000B4580"/>
     <w:rsid w:val="000B5842"/>
     <w:rsid w:val="000C44FE"/>
     <w:rsid w:val="000D1D6B"/>
     <w:rsid w:val="000D2653"/>
     <w:rsid w:val="000D3B31"/>
     <w:rsid w:val="000E02DF"/>
     <w:rsid w:val="000E5E43"/>
     <w:rsid w:val="000E60B0"/>
     <w:rsid w:val="000E6ACE"/>
     <w:rsid w:val="000E7A21"/>
     <w:rsid w:val="000F1A18"/>
     <w:rsid w:val="000F4A99"/>
     <w:rsid w:val="00103883"/>
+    <w:rsid w:val="00106AE6"/>
     <w:rsid w:val="00107310"/>
     <w:rsid w:val="00107647"/>
     <w:rsid w:val="00111EE3"/>
     <w:rsid w:val="0011397B"/>
     <w:rsid w:val="00115C21"/>
     <w:rsid w:val="0011648E"/>
     <w:rsid w:val="00126300"/>
     <w:rsid w:val="00130A52"/>
     <w:rsid w:val="0013591D"/>
     <w:rsid w:val="00137BA4"/>
     <w:rsid w:val="001411B3"/>
     <w:rsid w:val="00141B9C"/>
     <w:rsid w:val="00151266"/>
     <w:rsid w:val="0015174C"/>
     <w:rsid w:val="00152D94"/>
     <w:rsid w:val="001530EA"/>
     <w:rsid w:val="001541F7"/>
     <w:rsid w:val="00155DB8"/>
     <w:rsid w:val="00163DCB"/>
     <w:rsid w:val="00164C97"/>
     <w:rsid w:val="0017094C"/>
     <w:rsid w:val="001723CD"/>
     <w:rsid w:val="00192D78"/>
     <w:rsid w:val="001947BE"/>
     <w:rsid w:val="001A054D"/>
+    <w:rsid w:val="001A6C0B"/>
     <w:rsid w:val="001B0EB2"/>
     <w:rsid w:val="001B525F"/>
     <w:rsid w:val="001C79CD"/>
     <w:rsid w:val="001D7EB8"/>
     <w:rsid w:val="001E323A"/>
     <w:rsid w:val="001F01CB"/>
     <w:rsid w:val="001F32EB"/>
     <w:rsid w:val="002022FA"/>
     <w:rsid w:val="00202483"/>
     <w:rsid w:val="00214F7C"/>
     <w:rsid w:val="00217233"/>
     <w:rsid w:val="00232223"/>
     <w:rsid w:val="00233A94"/>
     <w:rsid w:val="00234EAC"/>
     <w:rsid w:val="0024113A"/>
     <w:rsid w:val="00241A6F"/>
     <w:rsid w:val="002421E2"/>
     <w:rsid w:val="0025791B"/>
     <w:rsid w:val="0027128E"/>
     <w:rsid w:val="00271540"/>
     <w:rsid w:val="0027424B"/>
     <w:rsid w:val="00275082"/>
     <w:rsid w:val="00276C4C"/>
     <w:rsid w:val="002831FF"/>
     <w:rsid w:val="0028505B"/>
@@ -13695,82 +13780,83 @@
     <w:rsid w:val="00F224A8"/>
     <w:rsid w:val="00F23F97"/>
     <w:rsid w:val="00F27EA9"/>
     <w:rsid w:val="00F37BA0"/>
     <w:rsid w:val="00F411F9"/>
     <w:rsid w:val="00F51988"/>
     <w:rsid w:val="00F51FE1"/>
     <w:rsid w:val="00F7310A"/>
     <w:rsid w:val="00F76608"/>
     <w:rsid w:val="00FA187C"/>
     <w:rsid w:val="00FA1FF2"/>
     <w:rsid w:val="00FA4183"/>
     <w:rsid w:val="00FA42EE"/>
     <w:rsid w:val="00FB1F47"/>
     <w:rsid w:val="00FB441A"/>
     <w:rsid w:val="00FB679C"/>
     <w:rsid w:val="00FC252C"/>
     <w:rsid w:val="00FC55CC"/>
     <w:rsid w:val="00FD2C31"/>
     <w:rsid w:val="00FD347B"/>
     <w:rsid w:val="00FE1F03"/>
     <w:rsid w:val="00FE35E6"/>
     <w:rsid w:val="00FE5AF4"/>
     <w:rsid w:val="00FF1501"/>
     <w:rsid w:val="00FF6507"/>
+    <w:rsid w:val="2A333B95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="148BF8F3"/>
   <w15:docId w15:val="{A29D331E-F484-4360-BDFE-A0A766419FBE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14584,51 +14670,51 @@
     <w:link w:val="Kommentinteksti"/>
     <w:rsid w:val="006A297F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="008157CF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="44841980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="142821790">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14912,51 +14998,51 @@
       </w:divBdr>
     </w:div>
     <w:div w:id="2116899487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ymparisto@kuusamo.fii" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terveysvalvonta@kuusamo.fi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15217,85 +15303,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...33 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Evira Document" ma:contentTypeID="0x010100A7209C9FF5464DF3B83A47111FBA862A0090CA906D0D2502448E34806FCB3B6984" ma:contentTypeVersion="3" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="4bfbdceca9406b425f86976a8dae0378">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="484b9ad4-c57d-463d-945c-b61556fb5000" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns4="c1c163c1-50d4-4480-9444-253f84fabd88" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e035cf4cc77e5e1a60a2926645a99479" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="484b9ad4-c57d-463d-945c-b61556fb5000"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="c1c163c1-50d4-4480-9444-253f84fabd88"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:Language"/>
                 <xsd:element ref="ns2:Evira_ArticleTypeTaxHTField0" minOccurs="0"/>
                 <xsd:element ref="ns1:Evira_DocumentCreator"/>
                 <xsd:element ref="ns2:Evira_Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Evira_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:_Identifier" minOccurs="0"/>
                 <xsd:element ref="ns3:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0024_Resources_x003a_cmscore_x002c_PageContentType_TargetToField_DisplayName_x003b_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -15471,142 +15522,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Suomi</Language>
+    <Evira_DocumentCreator xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName>Fieandt Eeva</DisplayName>
+        <AccountId>321</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Evira_DocumentCreator>
+    <Evira_ArticleTypeTaxHTField0 xmlns="484b9ad4-c57d-463d-945c-b61556fb5000">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Lomakkeet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3fae338a-219e-4ee2-9744-b89ec90619ed</TermId>
+        </TermInfo>
+      </Terms>
+    </Evira_ArticleTypeTaxHTField0>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_x0024_Resources_x003a_cmscore_x002c_PageContentType_TargetToField_DisplayName_x003b_ xmlns="484b9ad4-c57d-463d-945c-b61556fb5000" xsi:nil="true"/>
+    <Evira_Owner xmlns="484b9ad4-c57d-463d-945c-b61556fb5000" xsi:nil="true"/>
+    <Evira_Status xmlns="484b9ad4-c57d-463d-945c-b61556fb5000" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c1c163c1-50d4-4480-9444-253f84fabd88">
+      <Value>6</Value>
+    </TaxCatchAll>
+    <_Identifier xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52A34047-85F1-41BB-9EBA-080EFF39D700}">
-[...25 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{067E34B8-34AF-4EBB-9F4C-45CED315CA43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="484b9ad4-c57d-463d-945c-b61556fb5000"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="c1c163c1-50d4-4480-9444-253f84fabd88"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67882FBE-73E5-433B-932D-AED5048E7E09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52A34047-85F1-41BB-9EBA-080EFF39D700}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c1c163c1-50d4-4480-9444-253f84fabd88"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="484b9ad4-c57d-463d-945c-b61556fb5000"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F67844E-E91C-4E53-B1C5-65237D2EE79B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>745</Words>
   <Characters>7830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager>Pirjo Neuvo</Manager>
   <Company>Evira</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>10119_2 Elinarvikealan toimijan ilmoitus elintarvikehuoneistosta</dc:title>
   <dc:creator>Tiina Huhtala</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TwebKey">